--- v0 (2026-04-20)
+++ v1 (2026-08-26)
@@ -1,3412 +1,3303 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...14 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...9 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="3A217D80" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.n7c6ogz38uz4" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:noProof/>
+          <w:sz w:val="50"/>
+          <w:szCs w:val="50"/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-[...3 lines deleted...]
-            <a:graphic>
+          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="18430B4F" wp14:editId="5F15A44C">
+            <wp:extent cx="2047875" cy="647184"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2115500229" name="image3.png" descr="The University of Maine Cooperative Extension 4-H logo"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="4-H and University of Maine Cooperative Extension logo&#10;Activity 4: Inspector Tooth." id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image3.png" descr="The University of Maine Cooperative Extension 4-H logo"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
-                    <a:srcRect b="0" l="0" r="0" t="7608"/>
+                    <a:blip r:embed="rId8"/>
+                    <a:srcRect l="5600" t="10480" r="5800" b="61465"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="809625"/>
+                      <a:ext cx="2047875" cy="647184"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...16 lines deleted...]
-        <w:widowControl w:val="1"/>
+    </w:p>
+    <w:p w14:paraId="31D85CBC" w14:textId="30CF42B4" w:rsidR="003C58BF" w:rsidRPr="00C6655F" w:rsidRDefault="00C6655F" w:rsidP="00C6655F">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:hAnsi="Solway"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.xh8vj48x1cvq" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:color w:val="335B8A"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Activity 4:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546A6BD7" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRPr="00C6655F" w:rsidRDefault="00000000" w:rsidP="00C6655F">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:hAnsi="Solway"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.81i2n7ze5cwo" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00C6655F">
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:hAnsi="Solway"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Inspector Tooth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AC0F30" w14:textId="77777777" w:rsidR="00C6655F" w:rsidRDefault="00C6655F" w:rsidP="00C6655F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B80541" w14:textId="75E23F87" w:rsidR="003C58BF" w:rsidRDefault="00C6655F" w:rsidP="00C6655F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>Learning Targets:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAE428A" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...25 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Identify the different types of teeth mammals have (incisors, canines, premolars, and molars) and what they are used for.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473B7D40" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...25 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Understand the different types </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of feeding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diets: herbivore, omnivore, and carnivore.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5040E747" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Compare human teeth and diets to other animals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B9E602" w14:textId="77777777" w:rsidR="00C6655F" w:rsidRDefault="00C6655F" w:rsidP="00C6655F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:cs="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64F55F44" w14:textId="66FFCDD5" w:rsidR="003C58BF" w:rsidRPr="00C6655F" w:rsidRDefault="00C6655F" w:rsidP="00C6655F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>Length</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...42 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+        <w:t>30 minutes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345490B1" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B3F99BD" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
-[...10 lines deleted...]
-        <w:widowControl w:val="1"/>
+        </w:rPr>
+        <w:t>Essential Questions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F9AD6B" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...25 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Can you tell what </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a mammal’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diet is based on their teeth?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227EBFD5" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...25 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Why are teeth shaped the way they are?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73921FAC" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>What are the different types of teeth that mammals have?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D60CC2" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:lineRule="auto"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B4514E" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
-[...10 lines deleted...]
-        <w:widowControl w:val="1"/>
+        </w:rPr>
+        <w:t>Enduring Understandings:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A00D95" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Most mammals have premolars and molars, but they come in different shapes depending on what the animal eats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3835C480" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...30 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Plants are hard to digest, so animals that eat them (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>herbivores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) have a lot of flat teeth with many folds that help grind the material down. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+    <w:p w14:paraId="01C04542" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Meat is easier to digest, so sharp teeth are helpful at cutting the food into pieces that can be swallowed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482DB7E3" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Animals that eat both plants and animals have a mixture of flat and sharp teeth (i.e. humans).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF4612D" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
-[...38 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Background for Facilitator:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6640C06E" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teeth are essential for animals because they are needed to eat, to groom, and used for protection. For humans, teeth also help us form words to talk to one another! Teeth come in a variety of shapes and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sizes, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are dependent on an animal's </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>trophic level</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...104 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>diet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Some teeth are used to grind things down and build (i.e. Beaver), while others are used to slice food into smaller pieces (i.e. Crocodile). Some animals have single rows of teeth (i.e. Red Fox), while others have multiple rows (i.e. Great White Shark). You can learn a lot about </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>an animal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by just looking at their teeth! Teeth can tell us what an animal is eating, how old they might be, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> how they behave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2327EE" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28BFCBD9" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Common teeth found in mammals </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>include:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incisors, canines, premolars, and molars. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Incisors</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are found in the front of the mouth and are usually small and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>chisel-shaped</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Their purpose is to bite and to cut food into chunks. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Canines</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> are sharp and pointed and are found on either side of the incisors. Their purpose is to grip and tear food. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Premolars </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...14 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> molars</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...23 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are sometimes referred to as the “cheek teeth.” They are typically wide and flat. Their purpose is to crush, chew, and grind food to make it easier for an animal to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">swallow. Animals that are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>herbivores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> often lack canines, while animals that are </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...58 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>carnivores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have premolars and molars that are pointier and sharper due to the need to tear their food instead of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>grind</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Omnivores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> typically have all the different types of teeth because they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>are consuming</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a variety of food types that have different textures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FC1D5F" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42FFA1AC" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
-[...20 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vocabulary List:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EA2D5B" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Canines: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...24 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>teeth found on either side of the incisors. They are sharp and pointed. Their purpose is to grip and tear food.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DAEF26" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Carnivore: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...24 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>an animal that primarily eats meat (example: Bobcat).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F155EA5" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Diet: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>types of food an animal eats (example: insects, plants, meat, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DCB19E" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Herbivore:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> an animal that primarily eats plants and algae (example: Moose).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
-[...14 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="0A96AD6E" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Incisors: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...42 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">teeth found in the front of the mouth. They are usually small and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>chisel-shaped</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Their purpose is to bite and cut food into smaller chunks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5187FCD3" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Molars: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>teeth found in the back of the mouth that are wide and flat. Their purpose is to crush, chew, and grind food to make it easier for an animal to swallow.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FB0D65" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Omnivore:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> an animal that has a mixed diet of plants, algae, and meat (example: Black Bear).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
-[...15 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="023DDC0C" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Premolar: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...30 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>teeth found in the back of the mouth that are wide and flat. Their purpose is to crush, chew, and grind food to make it easier for an animal to swallow.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2F719B" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Producer: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...24 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a species that makes its own food (plants or algae). This is typically done through photosynthesis (example: Red Maple or Sugar Kelp).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29261876" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Scavenger: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>an animal that feeds on dead animals and plants (example: Coyote).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3585267B" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Trophic level:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> the level a species occupies in the food web (i.e. or trophic web). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+    <w:p w14:paraId="50221EB0" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48003641" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+        </w:rPr>
+        <w:t>Materials:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2E402B" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">What’s My Diet? </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
-[...17 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>worksheets</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (9 different animals)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+    <w:p w14:paraId="48608252" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">8 Skulls (Beaver, White-tailed Deer, Black Bear, Red Fox, Coyote, Mink, Bobcat, Raccoon) </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+        </w:rPr>
+        <w:t>*there is no moose skull</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39744F51" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
-[...36 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>What am I? laminated cards (1 for each skull)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E13B3DD" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Mirrors (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E7EC2C" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
-[...40 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Human Teeth Diagram Cards (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205C0105" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Critters of Maine Pocket Guide (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049FD6AA" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
-[...14 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Not included: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Coloring utensils (crayons, markers, or color pencils)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02FAF3EE" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706C9F77" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000" w:rsidP="00C6655F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+        </w:rPr>
+        <w:t>Methods:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122E864E" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRPr="00C6655F" w:rsidRDefault="00000000" w:rsidP="00C6655F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Poppins"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_heading=h.v7mbvyv3cf2a" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00C6655F">
+        <w:rPr>
+          <w:rFonts w:cs="Poppins"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Engage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE3224C" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...7 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...8 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Start a discussion with your group on why teeth are important and come up with a list of ideas on what they are used for. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="2DA78DC9" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...15 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Pass a mirror around to everyone and have them examine their own teeth. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...16 lines deleted...]
-        <w:widowControl w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Facilitator Note: some students might not feel comfortable looking at their teeth, if that is the case </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>have them feel around in their mouth with a finger or their tongue and make observations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF71923" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...25 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Do they all look (or feel) the same?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158C0146" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...25 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Can someone describe the shapes they see (or feel)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37199EB1" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...25 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Do you think different teeth are important for different things?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE9B1FB" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...19 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Does anyone know the names of the different teeth?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+          <wp:anchor distT="114300" distB="114300" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5C4CE634" wp14:editId="0D2836A1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3257550</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>409575</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3119438" cy="2339578"/>
-            <wp:effectExtent b="12700" l="12700" r="12700" t="12700"/>
-[...2 lines deleted...]
-            <a:graphic>
+            <wp:effectExtent l="12700" t="12700" r="12700" b="12700"/>
+            <wp:wrapSquare wrapText="bothSides" distT="114300" distB="114300" distL="114300" distR="114300"/>
+            <wp:docPr id="2115500231" name="image1.png" descr="Image of human skull with teeth identified in different colors: incisor, canine, premolar, and molar."/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Image of human skull with teeth identified in different colors: incisor, canine, premolar, and molar." id="0" name="image3.png"/>
+                    <pic:cNvPr id="0" name="image1.png" descr="Image of human skull with teeth identified in different colors: incisor, canine, premolar, and molar."/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:blip r:embed="rId9"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3119438" cy="2339578"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln w="12700">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="5C5DE78A" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...39 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Place students in groups of 3 to 4 and give each group a Human Teeth Diagram Card. Based on what they see in the diagram, can they identify the different types of teeth in their own mouth?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19886EA1" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2208D3A2" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_heading=h.oea3vsuyfb04" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:t>Explore</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47ABA9B8" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
-[...37 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Give everyone an herbivore tooth </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>worksheet (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1 - 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) and see if they can identify the different types of teeth just discussed. Have them use a different color for each </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>type, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> make sure they identify the color on their “Types of Teeth Key.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9AD6B5" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+        </w:rPr>
+        <w:t>Facilitator Note: pull out the Beaver or Deer skulls from the toolkit to let students investigate in more detail. The only skull not contained in the toolkit is the moose.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122B8F96" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
-[...55 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Next, students can look at a carnivore tooth </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>worksheet (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9 or 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), followed by an omnivore tooth </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>worksheet (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"># </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4 - 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3018F4" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
-[...51 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Facilitator Note: have the other skulls from the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+        </w:rPr>
+        <w:t>toolkit out</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for students to examine, as well. Each skull is labeled with the number on the worksheet. An answer key is also provided in the toolkit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3A099A" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...7 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="none"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="698F454A" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...18 lines deleted...]
-        <w:widowControl w:val="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_heading=h.b0zexws9sy0a" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Evaluate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="38621AC0" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...7 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:vertAlign w:val="baseline"/>
-[...7 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">After everyone has had a chance to look at the 3 different trophic levels, discuss the answers with the group. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="26A8FCB0" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...7 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:vertAlign w:val="baseline"/>
-[...7 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Were they able to identify diets based on the teeth they saw? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="3BF2A39C" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...7 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:vertAlign w:val="baseline"/>
-[...17 lines deleted...]
-        <w:widowControl w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Were there teeth that were easy to identify?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667B6FEF" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...25 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Were there teeth that were difficult to identify?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288222FB" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...432 lines deleted...]
-          <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2384B407" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FB36E7" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="247604E6" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EA6C23F" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E76CACC" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E4EBAC4" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D5FD60E" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40A3C3CF" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="659BA52D" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F1CAC68" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A0ECB54" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="149B1C2D" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D94A8D7" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B1E0650" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79E50C77" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="631C3687" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C64B847" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EFE5076" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of Maine Cooperative Extension is an equal opportunity institution and provider committed to fostering a nondiscriminatory environment and complying with all applicable nondiscrimination laws. Consistent with State and Federal law, UMaine Extension does not discriminate on the basis of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">race, color, religion, sex, sexual orientation, transgender status, gender, gender identity or expression, ethnicity, national origin, citizenship status, familial status, ancestry, age, disability physical or mental, genetic information, veterans or military status, income derived from a public assistance program, political beliefs, reprisal or retaliation for prior civil rights activity, in employment, education, and all other programs and activities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D61A273" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A1D89C" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The University of Maine System provides reasonable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>accommodations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to qualified individuals with disabilities upon request. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t>Persons with disabilities who require alternative means of communication for program information (e.g., Braille, large print, audiotape, American Sign Language, etc.) should contact the UMaine ADA Coordinator or contact USDA through the Telecommunications Relay Service at 711 (voice and TTY). Additionally, program information may be made available in languages other than English.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFFD9C6" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E525991" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
-          <w:rtl w:val="0"/>
-[...13 lines deleted...]
-      <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you believe you have experienced discrimination or harassment, you are encouraged to contact the System Office of Equal Opportunity and Title IX Services at 5713 Chadbourne Hall, Room 412, Orono, ME 04469-5713, by calling 207.581.1226, or via TTY at 711 (Maine Relay System). For more information about Title IX or to file a complaint, please contact the UMS Title IX Coordinator at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:color w:val="1155CC"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:highlight w:val="white"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.maine.edu/title-ix/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="0B2437"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To file a program discrimination complaint, complete the USDA Program Discrimination Complaint Form, AD-3027, found online at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:color w:val="1155CC"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+          </w:rPr>
+          <w:t>https://www.usda.gov/oascr/how-to-file-a-program-discrimination-complaint</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="0B2437"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and at any USDA office or write a letter addressed to USDA and provide in the letter </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="0B2437"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="0B2437"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the information requested in the form. To request a copy of the complaint form, call (866) 632-9992. Submit your completed form or letter to USDA by: (1) mail: U.S. Department of Agriculture, Office of the Assistant Secretary for Civil Rights, 1400 Independence Avenue, SW, Mail Stop 9410, Washington, D.C. 20250-9410; (2) fax: (202) 690-7442; or (3) email: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t>program.intake@usda.gov</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="0B2437"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="003C58BF">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="77E20F6C" w14:textId="77777777" w:rsidR="00A91429" w:rsidRDefault="00A91429">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7F931C65" w14:textId="77777777" w:rsidR="00A91429" w:rsidRDefault="00A91429">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...7 lines deleted...]
-    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Noto Sans Symbols">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{11E2C479-9812-423B-AD27-7EDEA47F57BF}"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{01A5989E-FA40-428A-8537-E48D678663AB}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{66996223-18F3-4C5B-BB62-0BCD6ABBF38B}"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId8" w:subsetted="0"/>
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Noto Sans Symbols">
-[...1 lines deleted...]
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId10" w:subsetted="0"/>
+  <w:font w:name="Poppins">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{E7CB1DB0-8718-4828-AF65-4B64BF092744}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{60645B54-8A18-4D6B-8040-D550F40067BB}"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{1FA941DE-357E-4B64-AC3E-05B05B2ECE97}"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedBold r:id="rId7" w:fontKey="{07E82A47-78F4-4758-AFEB-1BE335CDE6F5}"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{EBCE9676-C657-4623-8010-8FBA4318CEAB}"/>
   </w:font>
   <w:font w:name="Solway">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId11" w:subsetted="0"/>
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId12" w:subsetted="0"/>
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{6DA6F074-DFB7-4E2C-99FE-A1FCC5BF350D}"/>
+    <w:embedBold r:id="rId10" w:fontKey="{1B338A6F-A833-441A-B5BA-CAE7A2CD2F7D}"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{9CBECB24-3AC8-4FD4-AC25-648BCB518A50}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DF1BDCE" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4320"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
-        <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-      <w:rPr/>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline distB="0" distT="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CF91FB5" wp14:editId="523CDE42">
           <wp:extent cx="5943600" cy="146050"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-          <a:graphic>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:docPr id="2115500230" name="image2.png">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image1.png"/>
+                  <pic:cNvPr id="2115500230" name="image2.png">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5943600" cy="146050"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">extension.umaine.edu</w:t>
+      <w:t>extension.umaine.edu</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">v. 8/2025</w:t>
+      <w:t>v. 8/2026</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00C6655F">
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00C6655F">
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+  </w:p>
+  <w:p w14:paraId="7E0B6318" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rtl w:val="0"/>
-[...28 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="26898B44" w14:textId="77777777" w:rsidR="00A91429" w:rsidRDefault="00A91429">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5E9CA20F" w14:textId="77777777" w:rsidR="00A91429" w:rsidRDefault="00A91429">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...9 lines deleted...]
-  </w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2CBDAEDB" w14:textId="77777777" w:rsidR="003C58BF" w:rsidRDefault="003C58BF"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="135A0D6A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AB30DB3C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DE32A45"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BE08E654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...275 lines deleted...]
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43140A28"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B49AE7B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -3472,1106 +3363,1025 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="505B6B6D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="140C77AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B906617"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B274A896"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1052314417">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="2" w16cid:durableId="926810850">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1015156091">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="21830057">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="5" w16cid:durableId="775828719">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="003C58BF"/>
+    <w:rsid w:val="003C58BF"/>
+    <w:rsid w:val="00A91429"/>
+    <w:rsid w:val="00A92C1D"/>
+    <w:rsid w:val="00C6655F"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7E583C71"/>
+  <w15:docId w15:val="{DE22723E-BF42-4638-AA1B-10424BAE873B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...11 lines deleted...]
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00646102"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:before="480" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
-[...2 lines deleted...]
-      <w:sz w:val="32"/>
+      <w:rFonts w:ascii="Helvetica Neue" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Helvetica Neue" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="345A8A" w:themeColor="accent1" w:themeShade="B5"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6655F"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Poppins" w:cs="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins"/>
-      <w:b w:val="1"/>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:b/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
-  </w:style>
-[...646 lines deleted...]
-    <w:unhideWhenUsed w:val="1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00A653FD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A653FD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00A653FD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A653FD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00A653FD"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="000B45BF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="000B45BF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00646102"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-[...2 lines deleted...]
-      <w:color w:val="345a8a" w:themeColor="accent1" w:themeShade="0000B5"/>
+      <w:rFonts w:ascii="Helvetica Neue" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Helvetica Neue" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="345A8A" w:themeColor="accent1" w:themeShade="B5"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00346C03"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...90 lines deleted...]
-      <w:i w:val="1"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1g0V2BmxEXW4nWhdxdJVypvxd_OkLb44_/view?usp=sharing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/presentation/d/1cphLS35SVP9ceLIFCaPeLANDWGdqmPMz_2gz-BkciJg/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/presentation/d/1rue2-NtEkmJkfmMYAXqR6oX3GdRR_iwJCvAFfGBgEAU/edit?usp=sharing" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usda.gov/oascr/how-to-file-a-program-discrimination-complaint" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maine.edu/title-ix/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.ttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Solway-regular.ttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Solway-bold.ttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-boldItalic.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4815,50 +4625,74 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgEPtGNLNZC/i6HOSNxenB5iuU4UQ==">CgMxLjAyDmgudjdtYnZ5djNjZjJhMg5oLm9lYTN2c3V5ZmIwNDIOaC5iMHpleHdzOXN5MGE4AHIhMXQ2c1R4T2FBdkk2cENRYkVQVVNZQkJJZC0wc1RGVVJD</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhX+j7nitqH/p7F9Uvov/mJYvhVOg==">CgMxLjAyDmgubjdjNm9nejM4dXo0Mg5oLnhoOHZqNDh4MWN2cTIOaC44MWkybjd6ZTVjd28yDmgudjdtYnZ5djNjZjJhMg5oLm9lYTN2c3V5ZmIwNDIOaC5iMHpleHdzOXN5MGE4AHIhMXQ2c1R4T2FBdkk2cENRYkVQVVNZQkJJZC0wc1RGVVJD</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>7</Pages>
+  <Words>1266</Words>
+  <Characters>7218</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>60</Lines>
+  <Paragraphs>16</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>8468</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Meg Beg</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Meg Beg</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>