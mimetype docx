--- v0 (2026-04-20)
+++ v1 (2026-09-06)
@@ -1,4214 +1,4040 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...14 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...5 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="7AE078DD" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:sz w:val="50"/>
+          <w:szCs w:val="50"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.qbr743uewoaj" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:noProof/>
+          <w:sz w:val="50"/>
+          <w:szCs w:val="50"/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-[...3 lines deleted...]
-            <a:graphic>
+          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="21C029F8" wp14:editId="6416DF91">
+            <wp:extent cx="2047875" cy="647184"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2115500235" name="image2.png" descr="The University of Maine Cooperative Extension 4-H logo"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="4-H and University of Maine Cooperative Extension logo&#10;Activity 3: Make a Track" id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image2.png" descr="The University of Maine Cooperative Extension 4-H logo"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:blip r:embed="rId8"/>
+                    <a:srcRect l="5600" t="10480" r="5800" b="61465"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="901700"/>
+                      <a:ext cx="2047875" cy="647184"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+    </w:p>
+    <w:p w14:paraId="1089AD0D" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:color w:val="335B8A"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...16 lines deleted...]
-        <w:widowControl w:val="1"/>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.i3yx0aockpdq" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:color w:val="335B8A"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Activity 3:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC07B75" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.ehthpz4u7mn8" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:color w:val="335B8A"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Make a Track</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4CDFAA" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="532D6462" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Learning Targets:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F70E576" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...43 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Know and identify the different foot types: plantigrade, digitigrade, and unguligrade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791F9BE2" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...25 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Gain perspective on the actual size of Maine mammals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAC19E6" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...25 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Create a track using </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a mold</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016A5C82" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="686B936F" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:cs="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:t>Length:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:cs="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+        </w:rPr>
+        <w:t>20 - 30 minutes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0203E99D" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B25D445" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:widowControl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Essential Questions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254D49AA" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...25 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Why are animal tracks different?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210FCD36" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>What mammals are found in Maine?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76404AE9" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B86B2A0" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:lineRule="auto"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      </w:pPr>
+      <w:r>
+        <w:t>Enduring Understandings:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197F5FD8" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Further scaffolding of information learned in </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Activity 1: What’s that Track?! </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+    </w:p>
+    <w:p w14:paraId="468CB264" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EA486C3" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:lineRule="auto"/>
-[...30 lines deleted...]
-          <w:rtl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Background for Facilitator:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D2B7EA" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">The background information on animal tracks is contained in </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...38 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Activity 1: What’s that Track?!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In this activity, students get a chance to make their own temporary or permanent tracks using molds included with the toolkit. The species in the “Materials” list </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">have two tracks: front foot and hind foot. The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>materials to make the tracks are not included in the toolkit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, but there is a table listing a variety of ingredients you could use!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E65404" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:cs="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+    </w:p>
+    <w:p w14:paraId="3D31E649" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:lineRule="auto"/>
-[...31 lines deleted...]
-          <w:rtl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vocabulary List:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5C4746" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Digitigrade: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...24 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>animals that walk using their toes (i.e. digits). This includes coyotes, bobcats, and birds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75273094" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantigrade: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...24 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">animals that walk using their entire </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>foot</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. This includes bears, raccoons, and humans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7F8A09" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Tracks: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...25 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>footprints left on the surface of something. This could include snow, mud, sand, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DF673D" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Unguligrade: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...29 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>animals that walk on the tips of their toes (i.e. toenails or hooves). This includes moose, deer, and cows.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238885A0" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="477B0545" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:lineRule="auto"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      </w:pPr>
+      <w:r>
+        <w:t>Materials:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5586001B" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Track molds (Beaver, White-tailed Deer, Moose, Black Bear, Red Fox, Coyote, Mink, Bobcat, Raccoon, Skunk, Cottontail, Gray Squirrel)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BEF60F" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
-[...42 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Books: Critters of Maine Pocket Guide (6); Peterson Field Guide to Animal Tracks (3); Big Tracks, Little Tracks; Tracks, Scat, and Signs (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+        </w:rPr>
+        <w:t>book choice is dependent on the age of your group</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F266A8" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
-[...23 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Not included:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> materials to make tracks (</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...57 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+        </w:rPr>
+        <w:t>refer to the table below for options</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56590044" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F6C0440" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The type of materials you use in this activity is entirely up to you. Some options are one-time use, while others are repeated use. </w:t>
       </w:r>
     </w:p>
-    <w:sdt>
-[...839 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+    <w:p w14:paraId="0F18BB1C" w14:textId="77777777" w:rsidR="00431A2E" w:rsidRDefault="00431A2E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10170" w:type="dxa"/>
+        <w:tblInd w:w="-185" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="4050"/>
+        <w:gridCol w:w="3240"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00431A2E" w14:paraId="128604B0" w14:textId="77777777" w:rsidTr="00A431B8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D008FFF" w14:textId="77777777" w:rsidR="00431A2E" w:rsidRDefault="00431A2E" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Material/ Product</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A10DBD" w14:textId="77777777" w:rsidR="00431A2E" w:rsidRDefault="00431A2E" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Durability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1298FF47" w14:textId="77777777" w:rsidR="00431A2E" w:rsidRDefault="00431A2E" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>How to Make</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00431A2E" w14:paraId="23DC5453" w14:textId="77777777" w:rsidTr="00A431B8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6E88C3" w14:textId="77777777" w:rsidR="00431A2E" w:rsidRDefault="00431A2E" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Plaster of Paris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D817CDA" w14:textId="77777777" w:rsidR="00431A2E" w:rsidRDefault="00431A2E" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>One-time use; hard, but will break if dropped</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9F9322" w14:textId="77777777" w:rsidR="00431A2E" w:rsidRDefault="00431A2E" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Follow instructions on the container.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00431A2E" w14:paraId="36E527B8" w14:textId="77777777" w:rsidTr="00A431B8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="569BA6E1" w14:textId="77777777" w:rsidR="00431A2E" w:rsidRDefault="00431A2E" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Model Magic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5DDE74" w14:textId="77777777" w:rsidR="00431A2E" w:rsidRDefault="00431A2E" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>One-time use; air-dry, light and squishy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="282BE461" w14:textId="77777777" w:rsidR="00431A2E" w:rsidRDefault="00431A2E" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Pre-made.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00431A2E" w14:paraId="2852DB62" w14:textId="77777777" w:rsidTr="00A431B8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10318674" w14:textId="77777777" w:rsidR="00431A2E" w:rsidRDefault="00431A2E" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Playdough</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56FFC3FD" w14:textId="77777777" w:rsidR="00431A2E" w:rsidRDefault="00431A2E" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Not permanent; can use the material to make multiple tracks.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D0EB56D" w14:textId="77777777" w:rsidR="00431A2E" w:rsidRDefault="00431A2E" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Pre-made.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00431A2E" w14:paraId="6A3B4372" w14:textId="77777777" w:rsidTr="00A431B8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB70EB4" w14:textId="77777777" w:rsidR="00431A2E" w:rsidRDefault="00431A2E" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Salt Dough</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42BBC989" w14:textId="77777777" w:rsidR="00431A2E" w:rsidRDefault="00431A2E" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">One-time use; air dry or in the oven, hard. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="392F64D0" w14:textId="77777777" w:rsidR="00431A2E" w:rsidRDefault="00431A2E" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Two parts flour, one part salt, one part water.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00431A2E" w14:paraId="2E0A3DAC" w14:textId="77777777" w:rsidTr="00A431B8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E975BFB" w14:textId="77777777" w:rsidR="00431A2E" w:rsidRDefault="00431A2E" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Baking Soda Dough</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB097C9" w14:textId="77777777" w:rsidR="00431A2E" w:rsidRDefault="00431A2E" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">One-time use; air dry or in the oven, hard. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04BBA735" w14:textId="77777777" w:rsidR="00431A2E" w:rsidRDefault="00431A2E" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 cup baking soda, ½ cup corn starch, ¾ cup water.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3DF361ED" w14:textId="77777777" w:rsidR="00431A2E" w:rsidRDefault="00431A2E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DEBD308" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:lineRule="auto"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      </w:pPr>
+      <w:r>
+        <w:t>Methods:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0BB432" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-        <w:widowControl w:val="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_heading=h.v7mbvyv3cf2a" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:t>Engage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0CB748" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...7 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...8 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Prior to the activity, decide which media you want your students to use to create their own track cast and have the materials ready. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="41E02C2F" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...7 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="auto" w:val="clear"/>
-[...8 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Start a conversation with your group about what they learned from </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...14 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Activity 1: What’s the Track?!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the things to look for when identifying a track.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w14:paraId="500BD78C" w14:textId="7D14D16A" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...36 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">What are the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3 foot</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> types and what do they mean? </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Facilitator </w:t>
+      </w:r>
+      <w:r w:rsidR="00431A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+        </w:rPr>
+        <w:t>nswers: plantigrade, digitigrade, and unguligrade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7158F2D8" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Discuss the different mammals that live in Maine and then display the selection of tracks to choose from. The molds in the kit are the average adult size of the species. Even with humans, our feet are unique shapes and sizes, and nature is the same way! When you see tracks in the wilderness, they often look different from track drawings. What you step in (mud, sand, leaves, etc.) also affects the way a track looks!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C693244" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_heading=h.oea3vsuyfb04" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:t>Explore</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABA46D3" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Have your students create their track cast and allow time for drying if the material is one-time use only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073BEAB1" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-        <w:widowControl w:val="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_heading=h.b0zexws9sy0a" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Evaluate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="20A73A35" w14:textId="165006A7" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...7 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="none"/>
-[...23 lines deleted...]
-        <w:widowControl w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Students remove their track from the mold and see how well it came out!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A70B5AE" w14:textId="375D4CEA" w:rsidR="00865D97" w:rsidRDefault="00865D97">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_heading=h.oocjy8rs9dks" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="60F6B76A" w14:textId="7AB59EDA" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_heading=h.ptaf0d2nclwa" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t>Extension Ideas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E74A3A" w14:textId="171BFC01" w:rsidR="00865D97" w:rsidRDefault="00431A2E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr/>
-[...40 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+          <wp:anchor distT="114300" distB="114300" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5C8B9AA9" wp14:editId="43357EFB">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>4448175</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>4815205</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>171450</wp:posOffset>
+              <wp:posOffset>137795</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1662113" cy="1831402"/>
-[...3 lines deleted...]
-            <a:graphic>
+            <wp:extent cx="1319213" cy="1438060"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides" distT="114300" distB="114300" distL="114300" distR="114300"/>
+            <wp:docPr id="2115500233" name="image3.jpg" descr="Image of Lets' Resin: Silicone Rubber mix that can be used to make prints."/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Image of Lets' Resin: Silicone Rubber mix that can be used to make prints." id="0" name="image3.jpg"/>
+                    <pic:cNvPr id="0" name="image3.jpg" descr="Image of Lets' Resin: Silicone Rubber mix that can be used to make prints."/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:blip r:embed="rId9"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1662113" cy="1831402"/>
+                      <a:ext cx="1319213" cy="1438060"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:widowControl w:val="1"/>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>You can make your own rubber molds that students can use to make prints using “Let’s Resin: Silicone Rubber”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B17826B" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FF2F35A" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...43 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There are many demonstration videos and lessons on how to cast tracks you find out in the environment. After students gain </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>experience doing it in the classroom, they can try it out in the field!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466E8B2D" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...24 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19DE2221" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...25 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79D00B39" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...506 lines deleted...]
-      <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D4B9599" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17B6ED38" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FB740A1" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14373EAD" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="266C32B0" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FE15A7D" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23592B01" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED384AE" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0395CD59" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of Maine Cooperative Extension is an equal opportunity institution and provider committed to fostering a nondiscriminatory environment and complying with all applicable nondiscrimination laws. Consistent with State and Federal law, UMaine Extension does not discriminate on the basis of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">race, color, religion, sex, sexual orientation, transgender status, gender, gender identity or expression, ethnicity, national origin, citizenship status, familial status, ancestry, age, disability physical or mental, genetic information, veterans or military status, income derived from a public assistance program, political beliefs, reprisal or retaliation for prior civil rights activity, in employment, education, and all other programs and activities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F38369" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D050FD7" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The University of Maine System provides reasonable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>accommodations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to qualified individuals with disabilities upon request. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t>Persons with disabilities who require alternative means of communication for program information (e.g., Braille, large print, audiotape, American Sign Language, etc.) should contact the UMaine ADA Coordinator or contact USDA through the Telecommunications Relay Service at 711 (voice and TTY). Additionally, program information may be made available in languages other than English.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363D6387" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C200343" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you believe you have experienced discrimination or harassment, you are encouraged to contact the System Office of Equal Opportunity and Title IX Services at 5713 Chadbourne Hall, Room 412, Orono, ME 04469-5713, by calling 207.581.1226, or via TTY at 711 (Maine Relay System). For more information about Title IX or to file a complaint, please contact the UMS Title IX Coordinator at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:color w:val="1155CC"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:highlight w:val="white"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.maine.edu/title-ix/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="0B2437"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To file a program discrimination complaint, complete the USDA Program Discrimination Complaint Form, AD-3027, found online at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:color w:val="1155CC"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+          </w:rPr>
+          <w:t>https://www.usda.gov/oascr/how-to-file-a-program-discrimination-complaint</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="0B2437"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and at any USDA office or write a letter addressed to USDA and provide in the letter </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="0B2437"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="0B2437"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the information requested in the form. To request a copy of the complaint form, call (866) 632-9992. Submit your completed form or letter to USDA by: (1) mail: U.S. Department of Agriculture, Office of the Assistant Secretary for Civil Rights, 1400 Independence Avenue, SW, Mail Stop 9410, Washington, D.C. 20250-9410; (2) fax: (202) 690-7442; or (3) email: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t>program.intake@usda.gov</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="0B2437"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232A1DA6" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00865D97">
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="53E891EB" w14:textId="77777777" w:rsidR="000D4133" w:rsidRDefault="000D4133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="63CE973C" w14:textId="77777777" w:rsidR="000D4133" w:rsidRDefault="000D4133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...7 lines deleted...]
-    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{85F0678B-BB0D-4C54-88A3-B403C9FAFC31}"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{3DC38E4B-B6B3-4B2E-8BFC-E34E39851B36}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{C65E2315-A9A2-4B97-BB20-C4294D5E564C}"/>
   </w:font>
   <w:font w:name="Solway">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId7" w:subsetted="0"/>
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId8" w:subsetted="0"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{F15957BF-0CE3-428F-8A09-A5EFEBFBECE1}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{E840A022-C1E6-4EB8-BC23-5B7E4687B1E5}"/>
+  </w:font>
+  <w:font w:name="Poppins">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{840303D9-F0D0-45D0-803D-308326219F16}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{9FD692A1-580E-45B4-B1B7-8173A59BE55C}"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{21B7C7B9-8A85-46AC-866D-C034F1BB1156}"/>
+  </w:font>
+  <w:font w:name="Helvetica Neue">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedBold r:id="rId9" w:fontKey="{1C24B685-6D1A-4799-B3B5-AFAD6E7A93D5}"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedItalic r:id="rId10" w:fontKey="{5F518D13-2B4F-45A2-A848-3845B30EC53A}"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{72A25D99-ED70-4317-ABF9-42878356CE90}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F0DBA02" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4320"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
-        <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-      <w:rPr/>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline distB="0" distT="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31CFA9CA" wp14:editId="6B6EF33F">
           <wp:extent cx="5943600" cy="146050"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-          <a:graphic>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:docPr id="2115500234" name="image1.png">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image1.png"/>
+                  <pic:cNvPr id="2115500234" name="image1.png">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5943600" cy="146050"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve">extension.umaine.edu</w:t>
+      </w:rPr>
+      <w:t>extension.umaine.edu</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">v. 9/2025</w:t>
+      <w:t>v. 08/2026</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00431A2E">
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00431A2E">
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+  <w:p w14:paraId="0CA5BCC4" w14:textId="77777777" w:rsidR="00865D97" w:rsidRDefault="00865D97">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...1 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-        <w:strike w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7025EF96" w14:textId="77777777" w:rsidR="000D4133" w:rsidRDefault="000D4133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="18D5F4B2" w14:textId="77777777" w:rsidR="000D4133" w:rsidRDefault="000D4133">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...110 lines deleted...]
-  <w:abstractNum w:abstractNumId="2">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D8E21E9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="63B2F9D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16C247A6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D494DF38"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37A917FE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="250EDB50"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53300F55"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AA90F614"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F267CF6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="55E47698"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="704A04FA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1902CA82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F8F5C41"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0472EF56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-[...330 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="1" w16cid:durableId="1136220690">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="567888645">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2056848721">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="403912174">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1177770328">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="6" w16cid:durableId="840707019">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="7" w16cid:durableId="1208952246">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00865D97"/>
+    <w:rsid w:val="000D4133"/>
+    <w:rsid w:val="00431A2E"/>
+    <w:rsid w:val="00865D97"/>
+    <w:rsid w:val="00A92C1D"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="69D6E70E"/>
+  <w15:docId w15:val="{DE22723E-BF42-4638-AA1B-10424BAE873B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en"/>
+        <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...11 lines deleted...]
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Solway" w:cs="Solway" w:eastAsia="Solway" w:hAnsi="Solway"/>
-[...1 lines deleted...]
-      <w:color w:val="335b8a"/>
+      <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="335B8A"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...2 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="TableNormal"/>
-  </w:style>
-[...45 lines deleted...]
-    <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
-      <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
-[...3 lines deleted...]
-    <w:unhideWhenUsed w:val="1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal2">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00A653FD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A653FD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00A653FD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A653FD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00A653FD"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="000B45BF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="000B45BF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00646102"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-[...2 lines deleted...]
-      <w:color w:val="345a8a" w:themeColor="accent1" w:themeShade="0000B5"/>
+      <w:rFonts w:ascii="Helvetica Neue" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Helvetica Neue" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="345A8A" w:themeColor="accent1" w:themeShade="B5"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00346C03"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-      <w:i w:val="1"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00431A2E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
-      <w:tblStyleRowBandSize w:val="1"/>
-      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usda.gov/oascr/how-to-file-a-program-discrimination-complaint" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maine.edu/title-ix/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Solway-regular.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Solway-bold.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4452,50 +4278,75 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhla+Q1wKp4oeF7axqEMkQp/HGuvg==">CgMxLjAaHwoBMBIaChgICVIUChJ0YWJsZS5ycjM1ZzkxM211MzkyDmgudjdtYnZ5djNjZjJhMg5oLm9lYTN2c3V5ZmIwNDIOaC5iMHpleHdzOXN5MGEyDmguaXU0OTlyNmdrNjZtMg5oLm9vY2p5OHJzOWRrczIOaC5wdGFmMGQybmNsd2E4AHIhMXd4NkFXLWNOdjZnY2VRRlYyVDdmUWtXMkJVcmRjck9F</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg1cjpX+CyuY1Q13aFcoWAmOwHWiw==">CgMxLjAyDmgucWJyNzQzdWV3b2FqMg5oLmkzeXgwYW9ja3BkcTIOaC5laHRocHo0dTdtbjgyDmgudjdtYnZ5djNjZjJhMg5oLm9lYTN2c3V5ZmIwNDIOaC5iMHpleHdzOXN5MGEyDmgub29jank4cnM5ZGtzMg5oLnB0YWYwZDJuY2x3YTgAciExd3g2QVctY052NmdjZVFGVjJUN2ZRa1cyQlVyZGNyT0U=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>5</Pages>
+  <Words>933</Words>
+  <Characters>5319</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>6240</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Meg Beg</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Meg Beg</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>