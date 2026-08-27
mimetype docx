--- v0 (2026-04-21)
+++ v1 (2026-08-27)
@@ -10,4425 +10,4749 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="64BD2901" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="60CAB30D" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:sz w:val="50"/>
+          <w:szCs w:val="50"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.qbr743uewoaj" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
           <w:noProof/>
+          <w:sz w:val="50"/>
+          <w:szCs w:val="50"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="59C6B991" wp14:editId="37C9C851">
-            <wp:extent cx="5943600" cy="850900"/>
+          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="061FD06A" wp14:editId="0D8B2B62">
+            <wp:extent cx="2047875" cy="647184"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="2115500236" name="image4.png" descr="4-H and University of Maine Cooperative Extension logo&#10;Activity 1: What's that Track?!"/>
+            <wp:docPr id="2115500237" name="image6.png" descr="The University of Maine Cooperative Extension 4-H logo"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image4.png" descr="4-H and University of Maine Cooperative Extension logo&#10;Activity 1: What's that Track?!"/>
+                    <pic:cNvPr id="0" name="image6.png" descr="The University of Maine Cooperative Extension 4-H logo"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
-                    <a:srcRect/>
+                    <a:srcRect l="5600" t="10480" r="5800" b="61465"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="850900"/>
+                      <a:ext cx="2047875" cy="647184"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47DB050C" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5B43E2C5" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:color w:val="335B8A"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.i3yx0aockpdq" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:color w:val="335B8A"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Activity 1:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565F92BB" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.5ek5z691u8cz" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:color w:val="335B8A"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>What’s that Track?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B8CF0BE" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9"/>
+    <w:p w14:paraId="58FC7693" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:t>Learning Targets:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385D769A" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="685DBF2A" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Understand why identifying tracks is important.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749BB23B" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6F7B9F52" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Know the difference between foot types: plantigrade, digitigrade, and unguligrade.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14117BCB" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="749C10A9" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Identify different Maine mammal tracks using a guide and ruler.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC6E60C" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+    <w:p w14:paraId="2238179C" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52744941" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5CEE8B05" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Length:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>20-30 minutes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522B15DC" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+    <w:p w14:paraId="4658265E" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59F26B31" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3EC4BF09" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Essential Questions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44072193" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1CE1A2C6" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>What can you learn about an animal if you just have their track?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="609FD805" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">What can you learn about an animal if you just have their </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>track</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172E4BFE" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Why do animals have different footprints?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2F2CED" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6625FC61" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Why do you need a guide and ruler to identify a track?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FDB7CA0" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+    <w:p w14:paraId="5A4FFC6A" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22490222" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="49934CEB" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Enduring Understandings:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E39D81" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="32FAA81E" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Tracks are footprints, and they can tell you a lot about an animal's behavior and habitat use.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681E3ED2" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="55104B15" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">There are three main foot types: plantigrade, digitigrade, and unguligrade. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5CD9C6" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6D1D49B4" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The stride, straddle, and gait can tell us how the animal was behaving and how they might use the habitat the track was found in.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641B78D0" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+    <w:p w14:paraId="17A17FDF" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CF6B562" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="29B33CB2" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Background for Facilitator:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9920B4" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5C2C325C" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Animal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>tracks</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (i.e. footprints) are an easy way to identify what species live in an area. Most mammals in Maine tend to avoid humans, so when you can’t find them in person, a track is the next best thing! Tracks can provide a lot of information about the behavior of an individual. The placement of feet can tell us if an animal was moving fast (i.e. hunting or being hunted) or taking a nice stroll (i.e. looking for food). How often we find those tracks in an area can also tell us what habitats are important throughout the day for that species.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="60888AC1" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+        <w:t xml:space="preserve"> (i.e. footprints) are an easy way to identify what species live in an area. Most mammals in Maine tend to avoid humans, so when you can’t find them in person, a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>track</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the next best thing! Tracks can provide a lot of information about the behavior of an individual. The placement of feet can tell us if an animal was moving fast (i.e. hunting or being hunted) or taking a nice stroll (i.e. looking for food). How often we find those tracks in an area can also tell us what habitats are important throughout the day for that species.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2694C805" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71400792" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="34CA1E11" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">The first thing to know about identifying tracks is the foot type: plantigrade, digitigrade, or unguligrade. Animals that are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>plantigrade</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> walk using their entire foot. An example of plantigrade species includes bears, raccoons, and humans. Animals that are </w:t>
+        <w:t xml:space="preserve"> walk using their entire </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>foot</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. An example of plantigrade species includes bears, raccoons, and humans. Animals that are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>digitigrade</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> walk on their toes (i.e. digits). An example of these types of walkers includes coyotes, bobcats, and birds. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Unguligrade</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> walkers are those that walk on the tip of their toes (i.e. toenails or hooves). A moose, deer, and cow are examples of unguligrade walkers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406F56BD" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="48F03922" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="5316A0B1" wp14:editId="65DEA1AD">
-            <wp:extent cx="5243513" cy="1891989"/>
+          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="2F0BFCE9" wp14:editId="79F233DC">
+            <wp:extent cx="4086225" cy="1475787"/>
             <wp:effectExtent l="12700" t="12700" r="12700" b="12700"/>
-            <wp:docPr id="2115500231" name="image1.png" descr="Image of a track with parts labeled."/>
+            <wp:docPr id="2115500239" name="image4.png" descr="Image of a track with parts labeled."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2115500231" name="image1.png" descr="Image of a track with parts labeled."/>
+                    <pic:cNvPr id="0" name="image4.png" descr="Image of a track with parts labeled."/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5243513" cy="1891989"/>
+                      <a:ext cx="4086225" cy="1475787"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="12700">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5F5D51" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="42CCA7B7" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Figure 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Photo of a dog track with labeled parts. At the top is the nail or claws. To the right are the toes or digits. To the left is the metacarpal pad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404AF391" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="166EE496" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">The next thing to identify when you find a track is determining what the animal was doing at the time it left the track. The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>stride</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the distance between the heel of the front foot and the heel of the back foot. The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>straddle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> is how far apart the left and right feet are, and the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>gait</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> is how fast the animal was moving. Was the animal moving slowly, was it running, was it jumping?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078B98F0" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3743F8FA" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="259447F0" wp14:editId="71A2F0B6">
-            <wp:extent cx="2328863" cy="3048546"/>
+          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="5BBC681F" wp14:editId="65F347FF">
+            <wp:extent cx="1924050" cy="2513045"/>
             <wp:effectExtent l="12700" t="12700" r="12700" b="12700"/>
-            <wp:docPr id="2115500233" name="image3.png" descr="image of track through the snow with terminology defined. Straddle is the distance between the left foot and the right foot. Stride is the distance between the heel of the front foot and the heel of the back foot."/>
+            <wp:docPr id="2115500238" name="image2.png" descr="image of track through the snow with terminology defined. Straddle is the distance between the left foot and the right foot. Stride is the distance between the heel of the front foot and the heel of the back foot."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2115500233" name="image3.png" descr="image of track through the snow with terminology defined. Straddle is the distance between the left foot and the right foot. Stride is the distance between the heel of the front foot and the heel of the back foot."/>
+                    <pic:cNvPr id="0" name="image2.png" descr="image of track through the snow with terminology defined. Straddle is the distance between the left foot and the right foot. Stride is the distance between the heel of the front foot and the heel of the back foot."/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2328863" cy="3048546"/>
+                      <a:ext cx="1924050" cy="2513045"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="12700">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1176DE9F" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="45B36849" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Figure 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Photo of a series of dog tracks through the snow with labeled parts. At the top is the straddle, which is the distance </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">between the left foot and the right foot. At the bottom is stride, which is the distance between the heel of the front foot and the heel of the back foot. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Photo courtesy: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="232323"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
-        <w:r w:rsidR="00070D8B">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:color w:val="AD1F85"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Wolf tracks on Fountain Freight road</w:t>
+          <w:t xml:space="preserve">Wolf tracks on </w:t>
         </w:r>
-      </w:hyperlink>
-[...12 lines deleted...]
-        <w:r w:rsidR="00070D8B">
+        <w:proofErr w:type="gramStart"/>
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:color w:val="AD1F85"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:highlight w:val="white"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Fountain Freight road</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" by </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:color w:val="AD1F85"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>YellowstoneNPS</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="232323"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> is marked with </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
-        <w:r w:rsidR="00070D8B">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:color w:val="AD1F85"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Public Domain Mark 1.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="232323"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18472C6A" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+    <w:p w14:paraId="0EB48DB7" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D7FB040" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3FAD6D1D" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Vocabulary List:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26998DF9" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7B3FBDE2" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Digitigrade: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>animals that walk using their toes (i.e. digits). This includes coyotes, bobcats, and birds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE853B5" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="57648AD3" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Gait: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>the speed at which an animal is moving (i.e. walking, trotting, galloping, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE0472E" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="472EA714" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantigrade: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>animals that walk using their entire foot. This includes bears, raccoons, and humans.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="19179671" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">animals that walk using their entire </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>foot</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. This includes bears, raccoons, and humans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CC8FB7" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Straddle: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>distance between the right and left tracks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F321A7" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="39B25D70" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Stride: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>distance of the heel from the front paw to the heel of the back paw.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="625ECAC6" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0AB75221" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Tracks: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>footprints left on the surface of something. This could include snow, mud, sand, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6995F63A" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="35D6778F" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Unguligrade: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>animals that walk on the tips of their toes (i.e. toenails or hooves). This includes moose, deer, and cows.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39140947" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+    <w:p w14:paraId="7FB56BEE" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50B4CC72" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6DFA987F" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Materials:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43142195" w14:textId="50A6AF2F" w:rsidR="00070D8B" w:rsidRDefault="009E0A38">
+    <w:p w14:paraId="41B936E6" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Animal Track Example</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>cards (4)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765927BE" w14:textId="6642F9AD" w:rsidR="00070D8B" w:rsidRDefault="009E0A38">
+    <w:p w14:paraId="797BEBA5" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Match Track</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>cards (4 sets of 24 cards)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5556A353" w14:textId="0FEDEABD" w:rsidR="00070D8B" w:rsidRDefault="009E0A38">
+    <w:p w14:paraId="220C0DD5" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-    <w:p w14:paraId="77C4985E" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>MDIFW Tracks of Maine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="437B65A4" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Books: Critters of Maine Pocket Guide (6); Peterson Field Guide to Animal Tracks (3); Big Tracks, Little Tracks; Tracks, Scat, and Signs (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
         </w:rPr>
         <w:t>book choice is dependent on the age of your group</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C163998" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6FF7266F" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Rulers (12)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BAC6858" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+    <w:p w14:paraId="778A52B4" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="702BAF90" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1093B044" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_heading=h.dudr69x42vjh" w:colFirst="0" w:colLast="0"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="3" w:name="_heading=h.dudr69x42vjh" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
         <w:t>Methods:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FB1EF9" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0CDDD156" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_heading=h.sp42cikyfy03" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="4" w:name="_heading=h.sp42cikyfy03" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t>Engage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE01371" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="34B47F4C" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Start a discussion with your group on what tracks are and where/what you find them in (mud, sand, snow, etc.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0156BFDB" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0B846326" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Do all tracks look the same? Why or why not?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780AD3F3" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="70DC68CA" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Do all animals move the same? Why or why not?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5272159A" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="52AD123B" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Show them the different laminated examples of the three types of feet: plantigrade, digitigrade, and unguligrade.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB391C7" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="54A13D38" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
         </w:rPr>
-        <w:t>Fun addition: have your students attempt to use their feet in the same ways explained in the examples.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6CEC8184" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+        <w:t>Facilitator Note: a fun addition to this activity is provided in Extension Ideas where students make tracks of their own feet using water.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B67ABD" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Discuss why it’s important to be able to identify tracks and how most animals are hard to find because they avoid people.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48319977" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+    <w:p w14:paraId="1B8F85FF" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31D95574" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6C14393D" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_heading=h.oea3vsuyfb04" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="5" w:name="_heading=h.oea3vsuyfb04" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t>Explore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B01A34" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5EE4BC70" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Place students in groups of 3 to 4 and give them a deck of Track Matching cards. The challenge is to match the track to the animal to the best of their ability using a ruler, guides, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73EA3FA3" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+    <w:p w14:paraId="081E0875" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_heading=h.7wdhi0gq1y7a" w:colFirst="0" w:colLast="0"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C984F11" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+      <w:bookmarkStart w:id="6" w:name="_heading=h.7wdhi0gq1y7a" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="033715F9" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_heading=h.b0zexws9sy0a" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="7" w:name="_heading=h.b0zexws9sy0a" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Evaluate</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7A1E2CF1" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="73529E09" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Once everyone has had a chance to make their guesses, go over the answers with the group as a whole.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="72AF1DCC" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+        <w:t xml:space="preserve">Once everyone has had a chance to make their guesses, go over the answers with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>group as a whole</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031EEACD" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="005368C7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...1841 lines deleted...]
-    <w:p w14:paraId="6CC573BF" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9810" w:type="dxa"/>
+        <w:tblInd w:w="-275" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2790"/>
+        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="5490"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005368C7" w14:paraId="0F284A65" w14:textId="77777777" w:rsidTr="005368C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6AA81D" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Animal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC03BA6" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Track</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5490" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBD2459" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Additional Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005368C7" w14:paraId="15477E53" w14:textId="77777777" w:rsidTr="005368C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BAB2ED" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>New England Cottontail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="706EE458" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="693AF149" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Digitigrade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> when moving. Animals that jump or bound will push off with their back feet and land on their front feet. As they move, the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>back feet land in front</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the front feet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005368C7" w14:paraId="63F0FC8E" w14:textId="77777777" w:rsidTr="005368C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C5F2D7" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>White-tailed Deer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F022741" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A8B9EA" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Unguligrade.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tracks tend to follow in a relatively </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>straight line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> because they are more delicate and cautious as they walk. Their hooves allow them to walk quietly to avoid predators.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005368C7" w14:paraId="31C8A87C" w14:textId="77777777" w:rsidTr="005368C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F15B66B" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Moose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F03FC36" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06EF9F8D" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Unguligrade.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Moose tend to trudge through areas at a steady, unhurried pace. You </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>often see dew claw prints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> because moose are heavy animals. Their wide feet act like snowshoes and help them cover soft ground.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005368C7" w14:paraId="5EC07F5C" w14:textId="77777777" w:rsidTr="005368C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F462BA" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Porcupine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7C76ED" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54EB3797" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Plantigrade.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Front feet have 4 toes, and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>the back</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feet have 5. The </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>bottoms of their feet are rough</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to help them climb.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005368C7" w14:paraId="011B899F" w14:textId="77777777" w:rsidTr="005368C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E2CEA8" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Chipmunk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1EBB87" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F0D023D" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plantigrade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animals that jump or bound will push off with their back feet and land on their front feet. As </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">they move, the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>back feet land in front</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the front feet. Front feet have 4 toes, and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>the back</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feet have 5. They can </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>climb, but</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are more specialized at digging.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005368C7" w14:paraId="29CE017A" w14:textId="77777777" w:rsidTr="005368C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="187B59BA" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Gray Squirrel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2DFA8E" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F1F197" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plantigrade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animals that jump or bound will push off with their back feet and land on their front feet. As they move, the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>back feet land in front</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the front feet. Front feet have 4 toes and the back have 5. Their strong, sharp claws help them climb, dig, fight, and hunt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005368C7" w14:paraId="7FBB6163" w14:textId="77777777" w:rsidTr="005368C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1B7412" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>American Mink</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B40ACB5" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2E713F" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Digitigrade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> when moving. Minks are very furry (i.e. light gray in the track print) and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>hop when they run</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>. Their movement is very similar to ferrets. They also have slightly webbed feet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005368C7" w14:paraId="5225B40A" w14:textId="77777777" w:rsidTr="005368C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52941B8F" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Striped Skunk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F21BE3" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61248C42" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Plantigrade.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Skunks have 5 toes on each foot. They have </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>strong front feet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for digging, and when threatened, will </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>stomp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> them or do a handstand to intimidate the aggressor. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005368C7" w14:paraId="1C706C7A" w14:textId="77777777" w:rsidTr="005368C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B78CB56" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Raccoon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="341D64B4" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66AD2BA6" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Plantigrade.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> They have </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5 finger-like toes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on their front and back feet to help them manipulate food and objects. Raccoon front paws are very sensitive to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>help</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> them identify things </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>in their environment, and they are more sensitive when they are wet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005368C7" w14:paraId="69240641" w14:textId="77777777" w:rsidTr="005368C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFE50C0" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Gray Fox</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6C93B6" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="326BB5A3" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Digitigrade.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> They have very </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>strong, semi-retractable claws</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that help them climb trees. Their feet </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>resemble a dog's</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> because they are canines.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005368C7" w14:paraId="2FA85346" w14:textId="77777777" w:rsidTr="005368C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2610D5DD" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>River Otter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE9487D" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="068ECF03" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plantigrade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">They </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>have webbed feet with non-retractable claws</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>. River Otters use their hind feet to push through the water.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005368C7" w14:paraId="2AA81A15" w14:textId="77777777" w:rsidTr="005368C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="678F6C35" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Black Bear</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04372DE9" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5490" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E8F266" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7" w:rsidP="00A431B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plantigrade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">They have 5 toes on each foot. The </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>front paws are shaped differently from the back</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to help with climbing and grabbing things.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7D7F88A9" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DF65594" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="20AAB1C9" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Some animals can retract their claws (i.e. bobcat) and that is an easy identifier for some species. Coyotes and dogs cannot.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E3DFDE3" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4F731F32" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>The sizes on the chart might be different from what students actually measured. It is important to note that the sizes provided on the MDIFW Maine Tracks sheet are a measurement of the “average” animal track. Some animals they encountered might be juveniles, some might be really big adults!</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B41AF54" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The sizes on the chart might be different from what students </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>actually measured</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. It is important to note that the sizes provided on the MDIFW Maine Tracks sheet are a measurement of the “average” animal track. Some animals they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>encountered</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> might be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>juveniles,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> some might be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>really big</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adults!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E809D54" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifying tracks is not easy and takes a lot of practice! </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31EFF665" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+    <w:p w14:paraId="77206306" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_heading=h.blf2lw3fjd08" w:colFirst="0" w:colLast="0"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="5DCC421A" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+      <w:bookmarkStart w:id="8" w:name="_heading=h.blf2lw3fjd08" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="3083D045" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_heading=h.ptaf0d2nclwa" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkStart w:id="9" w:name="_heading=h.ptaf0d2nclwa" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:t>Extension Ideas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0010CF3E" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4BD9C0E8" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Have students </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Have</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> students </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>compare their own tracks</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the class so they can see how tracks differ within the same species! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Using </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Students can make different prints by putting pressure on different parts of their foot (i.e. the side, their toes, the ball) to see how tracks can change depending on what an animal is doing: the animal might be injured, moving fast, stepping on something soft, jumping, etc.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1FEB314D" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+        <w:t>bare</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> foot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, have the student step in water and then step on a piece of colored construction paper. They can then outline it with a permanent marker to preserve the track before it dries. Students can make different prints by putting pressure on different parts of their foot (i.e. the side, their toes, the ball) to see how tracks can change depending on what an animal is doing: the animal might be injured, moving fast, stepping on something soft, jumping, etc. They can also use their hands if they are not comfortable getting feet wet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCA55F3" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CCF1E29" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1C504B08" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>If you have a long roll of paper, or a dark colored sheet, have students walk with wet feet using different strides to compare placement and distance between steps.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C4BB13" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4F5B4035" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="287C45B5" wp14:editId="483B2E58">
+          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="411E0091" wp14:editId="370888FA">
             <wp:extent cx="1209532" cy="2433638"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="2115500235" name="image5.jpg" descr="Image of wet foot on colored paper. Full foot traced out."/>
+            <wp:docPr id="2115500241" name="image3.jpg" descr="Image of wet foot on colored paper. Full foot traced out."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2115500235" name="image5.jpg" descr="Image of wet foot on colored paper. Full foot traced out."/>
+                    <pic:cNvPr id="0" name="image3.jpg" descr="Image of wet foot on colored paper. Full foot traced out."/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId14"/>
                     <a:srcRect l="18589" t="7091" r="26121" b="9615"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm rot="5400000">
                       <a:off x="0" y="0"/>
                       <a:ext cx="1209532" cy="2433638"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="67B2A276" wp14:editId="73B10935">
+          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="5D7BB18A" wp14:editId="6D56E95A">
             <wp:extent cx="1252876" cy="1227985"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="2115500232" name="image6.jpg" descr="image of wet foot on colored paper: example of when you walk on your toes."/>
+            <wp:docPr id="2115500240" name="image5.jpg" descr="image of wet foot on colored paper: example of when you walk on your toes."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2115500232" name="image6.jpg" descr="image of wet foot on colored paper: example of when you walk on your toes."/>
+                    <pic:cNvPr id="0" name="image5.jpg" descr="image of wet foot on colored paper: example of when you walk on your toes."/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId15"/>
                     <a:srcRect l="11057" t="14168" r="20673" b="35576"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1252876" cy="1227985"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264999E0" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7ABB03F9" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Example of the whole foot versus walking on your toes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A0F546" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+    <w:p w14:paraId="739455AC" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69EE6288" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1CA7AF2F" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">If your students make their own tracks using </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Activity 3: Make a Track</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, you can use playdough to make tracks for students to identify. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7946EF04" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+    <w:p w14:paraId="67F84FC0" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="314C7712" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+    <w:p w14:paraId="3C186300" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D80C8E0" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+    <w:p w14:paraId="0E9AC035" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30A72353" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+    <w:p w14:paraId="61CC767C" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1702FADA" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+    <w:p w14:paraId="7BEA6CF4" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="685E2C8C" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+    <w:p w14:paraId="6B62BAC8" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FDFEF44" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+    <w:p w14:paraId="45A48B75" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CEAFFEF" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+    <w:p w14:paraId="5486EAA2" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E6953F4" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="56E42E9A" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ADCBD6A" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="515B3B76" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="447ABAA0" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D525F6" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="505EBFF3" w14:textId="77777777" w:rsidR="005368C7" w:rsidRDefault="005368C7">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3405014C" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F0F9BDF" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54DB9CFE" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of Maine Cooperative Extension is an equal opportunity institution and provider committed to fostering a nondiscriminatory environment and complying with all applicable nondiscrimination laws. Consistent with State and Federal law, UMaine Extension does not discriminate on the basis of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">race, color, religion, sex, sexual orientation, transgender status, gender, gender identity or expression, ethnicity, national origin, citizenship status, familial status, ancestry, age, disability physical or mental, genetic information, veterans or military status, income derived from a public assistance program, political beliefs, reprisal or retaliation for prior civil rights activity, in employment, education, and all other programs and activities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08229418" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31980BB3" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The University of Maine System provides reasonable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>accommodations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to qualified individuals with disabilities upon request. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t>Persons with disabilities who require alternative means of communication for program information (e.g., Braille, large print, audiotape, American Sign Language, etc.) should contact the UMaine ADA Coordinator or contact USDA through the Telecommunications Relay Service at 711 (voice and TTY). Additionally, program information may be made available in languages other than English.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3105A799" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40FB5CB1" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>In complying with the letter and spirit of applicable laws and pursuing its own goals of diversity, the University of Maine System does not discriminate on the grounds of race, color, religion, sex, sexual orientation, transgender status, gender, gender identity or expression, ethnicity, national origin, citizenship status, familial status, ancestry, age, disability physical or mental, genetic information, or veterans or military status in employment, education, and all other programs and activities. The University provides reasonable accommodations to qualified individuals with disabilities upon request. The following person has been designated to handle inquiries regarding non-discrimination policies: Director of Equal Opportunity and Title IX Services, 5713 Chadbourne Hall, Room 412, University of Maine, Orono, ME 04469-5713, 207.581.1226, TTY 711 (Maine Relay System).</w:t>
-[...8 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you believe you have experienced discrimination or harassment, you are encouraged to contact the System Office of Equal Opportunity and Title IX Services at 5713 Chadbourne Hall, Room 412, Orono, ME 04469-5713, by calling 207.581.1226, or via TTY at 711 (Maine Relay System). For more information about Title IX or to file a complaint, please contact the UMS Title IX Coordinator at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:color w:val="1155CC"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:highlight w:val="white"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.maine.edu/title-ix/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="0B2437"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To file a program discrimination complaint, complete the USDA Program Discrimination Complaint Form, AD-3027, found online at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:color w:val="1155CC"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+          </w:rPr>
+          <w:t>https://www.usda.gov/oascr/how-to-file-a-program-discrimination-complaint</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="0B2437"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and at any USDA office or write a letter addressed to USDA and provide in the letter </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="0B2437"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="0B2437"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the information requested in the form. To request a copy of the complaint form, call (866) 632-9992. Submit your completed form or letter to USDA by: (1) mail: U.S. Department of Agriculture, Office of the Assistant Secretary for Civil Rights, 1400 Independence Avenue, SW, Mail Stop 9410, Washington, D.C. 20250-9410; (2) fax: (202) 690-7442; or (3) email: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t>program.intake@usda.gov</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="0B2437"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00FD45D9">
+      <w:headerReference w:type="even" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6592DC8E" w14:textId="77777777" w:rsidR="00C266D3" w:rsidRDefault="00C266D3">
+    <w:p w14:paraId="3BE8F250" w14:textId="77777777" w:rsidR="00DE04EA" w:rsidRDefault="00DE04EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5865FD4B" w14:textId="77777777" w:rsidR="00C266D3" w:rsidRDefault="00C266D3">
+    <w:p w14:paraId="357DB01C" w14:textId="77777777" w:rsidR="00DE04EA" w:rsidRDefault="00DE04EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{B8E86B7F-3640-442F-82F9-11B3DFBCB26C}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{95805CF0-2385-43AB-8B51-C4F431D6F6AB}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{33E98CEF-2AA6-4D88-AFF4-13481657140B}"/>
-    <w:embedBold r:id="rId3" w:fontKey="{3B6ECF46-7129-4537-B3AC-04B1208A519E}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{3C0D7D17-2D48-4E8D-9088-742051B0847C}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{87AC3E0D-09AF-4C2A-9745-889FB784B11A}"/>
   </w:font>
   <w:font w:name="Solway">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{EF452E5A-80DC-4839-AF5B-CDCCCA6DE22B}"/>
-    <w:embedBold r:id="rId5" w:fontKey="{EE43B4E1-BE5B-4E2B-9D44-024574ED1935}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{F465994F-B5B6-4CF4-BCB6-994AE782C514}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{6B8B8C86-A6C8-4C31-9B13-BB4193988111}"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{E0AD7411-4924-4C3E-AAE9-DFA39BA297CA}"/>
-    <w:embedBold r:id="rId7" w:fontKey="{EE578D6C-6395-4066-96E7-82AAA46B1C2D}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{F97C5535-7454-44FF-B7CD-153884BBF17B}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{762FA4CF-FE17-40BC-A39D-F2E026CEC13F}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...2 lines deleted...]
-    <w:embedRegular r:id="rId8" w:fontKey="{BCB5D436-6E46-41E1-AB9F-4C26EE4C83B9}"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{13AE18FD-B267-4E06-9067-6474106737B4}"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedBold r:id="rId9" w:fontKey="{EBD8AF86-BA7F-4DF1-847C-0AC375583EF3}"/>
+    <w:embedBold r:id="rId9" w:fontKey="{19A220A9-05CC-4D14-ADCB-3DCF35AB5B43}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...3 lines deleted...]
-    <w:embedItalic r:id="rId11" w:fontKey="{C80FF224-8A87-480D-B187-AACE7E124436}"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedItalic r:id="rId10" w:fontKey="{86CB24FB-2A77-4B1D-9AEA-C5BAE6AEF574}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{8A1CC6AD-8B2C-46CB-89EA-42D7240C49C7}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{FC0CA954-BF27-4470-B79D-1286DBE7657E}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1AFE829B" w14:textId="77777777" w:rsidR="00C64579" w:rsidRDefault="00C64579">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32EA715E" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F5D90C8" w14:textId="1C7E7DE3" w:rsidR="00070D8B" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50C1B56B" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13C942F1" wp14:editId="2B19DD3C">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E7C711F" wp14:editId="5FA787AD">
           <wp:extent cx="5943600" cy="146050"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="2115500234" name="image2.png"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:docPr id="2115500242" name="image1.png">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image2.png"/>
+                  <pic:cNvPr id="2115500242" name="image1.png">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5943600" cy="146050"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>extension.umaine.edu</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">v. </w:t>
-[...15 lines deleted...]
-      <w:t>/2025</w:t>
+      <w:t>v. 08/2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C64579">
+    <w:r w:rsidR="005368C7">
       <w:rPr>
         <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C64579">
+    <w:r w:rsidR="005368C7">
       <w:rPr>
         <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6387FA1B" w14:textId="77777777" w:rsidR="00070D8B" w:rsidRDefault="00070D8B">
+  <w:p w14:paraId="3259B638" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4710FE61" w14:textId="77777777" w:rsidR="00C64579" w:rsidRDefault="00C64579">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1350FC6E" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76A5A743" w14:textId="77777777" w:rsidR="00C266D3" w:rsidRDefault="00C266D3">
+    <w:p w14:paraId="258DE6D4" w14:textId="77777777" w:rsidR="00DE04EA" w:rsidRDefault="00DE04EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AF88B95" w14:textId="77777777" w:rsidR="00C266D3" w:rsidRDefault="00C266D3">
+    <w:p w14:paraId="6E883359" w14:textId="77777777" w:rsidR="00DE04EA" w:rsidRDefault="00DE04EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4E1C5890" w14:textId="77777777" w:rsidR="00C64579" w:rsidRDefault="00C64579">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B895D3B" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7DEAC346" w14:textId="77777777" w:rsidR="00C64579" w:rsidRDefault="00C64579">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6773ADB9" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="626AB93B" w14:textId="77777777" w:rsidR="00C64579" w:rsidRDefault="00C64579">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24CD9FC5" w14:textId="77777777" w:rsidR="00FD45D9" w:rsidRDefault="00FD45D9">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AED3164"/>
+    <w:nsid w:val="0066688C"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1BCA546E"/>
+    <w:tmpl w:val="29FE4C32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -4468,166 +4792,279 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32E77E68"/>
+    <w:nsid w:val="32EE0AEA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="BD56FE16"/>
+    <w:tmpl w:val="C27EE982"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39C31F1C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="719E404E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33FD2283"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39D30DB9"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="44FCFCF0"/>
+    <w:tmpl w:val="2A36E678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -4693,54 +5130,54 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AD91A1A"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BBB21F7"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2B608D04"/>
+    <w:tmpl w:val="8BCC90F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -4779,280 +5216,167 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F7D100B"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="684B5DC5"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="60ECB656"/>
+    <w:tmpl w:val="20D26B7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...10 lines deleted...]
-      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
-      </w:pPr>
-[...27 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...70 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A55083F"/>
+    <w:nsid w:val="6E847F93"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0D2242C4"/>
+    <w:tmpl w:val="0756AAF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -5092,53 +5416,53 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E8C06FE"/>
+    <w:nsid w:val="6EEC1E73"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CEB22A4A"/>
+    <w:tmpl w:val="964AFADC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -5177,136 +5501,132 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="180243559">
+  <w:num w:numId="1" w16cid:durableId="455489490">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1139494728">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1640111299">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1813207125">
+  <w:num w:numId="4" w16cid:durableId="1227691013">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1684013203">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1288319054">
+  <w:num w:numId="6" w16cid:durableId="1129739327">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1140154095">
-[...8 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="653068840">
+  <w:num w:numId="7" w16cid:durableId="2110615192">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1003968117">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="8" w16cid:durableId="1245601624">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00070D8B"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00C64579"/>
+    <w:rsidRoot w:val="00FD45D9"/>
+    <w:rsid w:val="005368C7"/>
+    <w:rsid w:val="00A92C1D"/>
+    <w:rsid w:val="00DE04EA"/>
+    <w:rsid w:val="00FD45D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0208A3CE"/>
-  <w15:docId w15:val="{E129F44D-B271-459F-A9C9-F797EB8B6AED}"/>
+  <w14:docId w14:val="4B3498D1"/>
+  <w15:docId w15:val="{DE22723E-BF42-4638-AA1B-10424BAE873B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5681,149 +6001,155 @@
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Solway" w:eastAsia="Solway" w:hAnsi="Solway" w:cs="Solway"/>
       <w:b/>
+      <w:bCs/>
       <w:color w:val="335B8A"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
@@ -5835,55 +6161,67 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal2">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A653FD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
@@ -5964,115 +6302,132 @@
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00646102"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Helvetica Neue" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="345A8A" w:themeColor="accent1" w:themeShade="B5"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00346C03"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-[...17 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009E0A38"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009E0A38"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="005368C7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/publicdomain/mark/1.0/?ref=openverse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flickr.com/photos/80223459@N05" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ry0e2nh3kxPIpVwTOEjvw_CfmIwDZzaV/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flickr.com/photos/80223459@N05/27858637249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/presentation/d/1I7eQ1eJ9cjDVifNUPAXiAOLZZ9BRe1ssM4mZuZcLp5o/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/presentation/d/1qQQGq6RKqVd9fsqPTwplI2dxYUOmr64UOHIHFHpSTqs/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/publicdomain/mark/1.0/?ref=openverse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flickr.com/photos/80223459@N05" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usda.gov/oascr/how-to-file-a-program-discrimination-complaint" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maine.edu/title-ix/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flickr.com/photos/80223459@N05/27858637249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6326,69 +6681,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhA1C+r8xHlX/IQN2nyxorhBBHFfw==">CgMxLjAaHwoBMBIaChgICVIUChJ0YWJsZS5ucDMxc3dvbTYzMjgyDmguZHVkcjY5eDQydmpoMg5oLnNwNDJjaWt5ZnkwMzIOaC5vZWEzdnN1eWZiMDQyDmguN3dkaGkwZ3ExeTdhMg5oLmIwemV4d3M5c3kwYTIOaC5ibGYybHczZmpkMDgyDmgucHRhZjBkMm5jbHdhOAByITFPZ01wUm9odHl1RU5Fa19KQWdRWjgzZUlMb3JLc0FPTA==</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi4BOW1dhOvYwNj/udkftYOLYYwhA==">CgMxLjAyDmgucWJyNzQzdWV3b2FqMg5oLmkzeXgwYW9ja3BkcTIOaC41ZWs1ejY5MXU4Y3oyDmguZHVkcjY5eDQydmpoMg5oLnNwNDJjaWt5ZnkwMzIOaC5vZWEzdnN1eWZiMDQyDmguN3dkaGkwZ3ExeTdhMg5oLmIwemV4d3M5c3kwYTIOaC5ibGYybHczZmpkMDgyDmgucHRhZjBkMm5jbHdhOAByITEzR1R4aVNkY1p2UG8wNkE1UV8yNnJhcTVCalJmRXBrSA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>8112</Characters>
+  <Pages>10</Pages>
+  <Words>1701</Words>
+  <Characters>9702</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>80</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9516</CharactersWithSpaces>
+  <CharactersWithSpaces>11381</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Meg Beg</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>